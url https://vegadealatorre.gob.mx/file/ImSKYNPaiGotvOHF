--- v0 (2026-07-30)
+++ v1 (2026-09-14)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
-  <workbookPr defaultThemeVersion="202300"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Iveth Alarcón\Downloads\Vega\DIF - copia\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\2DO TRIMESTRE\2 DIF\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0FEA032D-11D2-4658-B8BF-9B47878862F6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A5357684-369E-43B7-811A-4B9C9E8532D7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17640" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="21840" windowHeight="13140" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Reporte de Formatos" sheetId="1" r:id="rId1"/>
     <sheet name="Hidden_1" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="Hidden_17">Hidden_1!$A$1:$A$37</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="84">
   <si>
     <t>49978</t>
   </si>
   <si>
     <t>TÍTULO</t>
   </si>
   <si>
     <t>NOMBRE CORTO</t>
   </si>
   <si>
     <t>DESCRIPCIÓN</t>
@@ -272,51 +272,51 @@
   <si>
     <t>Relatoría Especial Derech Pers Privadas Libertad</t>
   </si>
   <si>
     <t>Relatoría Derechos Personas LGBTI</t>
   </si>
   <si>
     <t>Relatoría Derechos Personas Afro-descendientes</t>
   </si>
   <si>
     <t>Relatoría Derechos Pueblos Indígenas</t>
   </si>
   <si>
     <t>Relatoría Defensores(ras) Derechos Humanos</t>
   </si>
   <si>
     <t>Relatoría Derechos de la Niñez</t>
   </si>
   <si>
     <t>Otro (especifique)</t>
   </si>
   <si>
     <t>DIF MUNICIPAL</t>
   </si>
   <si>
-    <t xml:space="preserve">CONFORME A LO ORDENADO POR EL NUMERAL NOVENO FRACCIÓN V APARTADO 1 DE  LOS LINEAMIENTOS GENERALES PARA LA PUBLICACIÓN DE LA INFORMACIÓN DE LAS OBLIGACIONES ESTABLECIDAS EN LA LEY NÚMERO 250 DE TRANSPARENCIA Y ACCESO A LA INFORMACIÓN PÚBLICA PARA EL ESTADO DE VERACRUZ DE IGNACIO DE LA LLAVE, QUE DEBEN DE DIFUNDIR LOS SUJETOS OBLIGADOS EN LOS PORTALES DE INTERNET Y EN LA PLATAFORMA NACIONAL DE TRANSPARENCIA, SE INFORMA QUE DURANTE EL PRIMER TRIMESTRE DEL EJERCICIO 2026 EL DIF MUNICIPAL PERTENECIENTE AL SUJETO OBLIGADO H. AYUNTAMIENTO VEGA DE ALATORRE INFORMAMOS QUE NO SE CUENTA CON UN LISTADO DE LAS RECOMENDACIONES EMITIDAS POR ORGANISMOS INTERNACIONALES </t>
+    <t xml:space="preserve">CONFORME A LO ORDENADO POR EL NUMERAL NOVENO FRACCIÓN V APARTADO 1 DE  LOS LINEAMIENTOS GENERALES PARA LA PUBLICACIÓN DE LA INFORMACIÓN DE LAS OBLIGACIONES ESTABLECIDAS EN LA LEY NÚMERO 250 DE TRANSPARENCIA Y ACCESO A LA INFORMACIÓN PÚBLICA PARA EL ESTADO DE VERACRUZ DE IGNACIO DE LA LLAVE, QUE DEBEN DE DIFUNDIR LOS SUJETOS OBLIGADOS EN LOS PORTALES DE INTERNET Y EN LA PLATAFORMA NACIONAL DE TRANSPARENCIA, SE INFORMA QUE DURANTE ESTE PERIODO EL EJERCICIO 2026 EL DIF MUNICIPAL PERTENECIENTE AL SUJETO OBLIGADO H. AYUNTAMIENTO VEGA DE ALATORRE INFORMAMOS QUE NO SE CUENTA CON UN LISTADO DE LAS RECOMENDACIONES EMITIDAS POR ORGANISMOS INTERNACIONALES </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
@@ -697,52 +697,52 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:O8"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="G2" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="N8" sqref="N8"/>
+    <sheetView tabSelected="1" topLeftCell="J2" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="O8" sqref="O8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="38.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="33.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="40.42578125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="33" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="25.42578125" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="56.28515625" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="30.85546875" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="73.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="20" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>