--- v0 (2026-07-30)
+++ v1 (2026-09-15)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\pnt itzel 2\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\2DO TRIMESTRE\12 IMMUJER\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4F7EF801-97A6-4FD2-BE34-031F3D5F2BD9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{720F5592-BEFD-4C11-8B22-13397B68BDEF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="21840" windowHeight="13140" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Reporte de Formatos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="51">
   <si>
     <t>50816</t>
   </si>
   <si>
     <t>TÍTULO</t>
   </si>
   <si>
     <t>NOMBRE CORTO</t>
   </si>
   <si>
     <t>DESCRIPCIÓN</t>
   </si>
   <si>
@@ -165,54 +165,54 @@
   <si>
     <t>Segundo apellido del adquiriente</t>
   </si>
   <si>
     <t>Leyenda que especifique motivo de no adquiriente</t>
   </si>
   <si>
     <t>Monto de las operaciones</t>
   </si>
   <si>
     <t>Hipervínculo al documento que respalda el acto jurídico</t>
   </si>
   <si>
     <t>Área(s) responsable(s) que genera(n), posee(n), publica(n) y actualizan la información</t>
   </si>
   <si>
     <t>Fecha de validación</t>
   </si>
   <si>
     <t>Fecha de Actualización</t>
   </si>
   <si>
     <t>Nota</t>
   </si>
   <si>
-    <t>CONFORME A LO ORDENADO POR EL NUMERAL NOVENO FRACCIÓN V APARTADO 1 DE  LOS LINEAMIENTOS GENERALES PARA LA PUBLICACIÓN DE LA INFORMACIÓN DE LAS OBLIGACIONES ESTABLECIDAS EN LA LEY NÚMERO 250 DE TRANSPARENCIA Y ACCESO A LA INFORMACIÓN PÚBLICA PARA EL ESTADO DE VERACRUZ DE IGNACIO DE LA LLAVE, QUE DEBEN DE DIFUNDIR LOS SUJETOS OBLIGADOS EN LOS PORTALES DE INTERNET Y EN LA PLATAFORMA NACIONAL DE TRANSPARENCIA, SE INFORMA QUE DURANTE EL TERCER TRIMESTRE DEL EJERCICIO 2026 ÉSTE SUJETO OBLIGADO NO EJERCIÓ  LAS FACULTADES, FUNCIONES Y COMPETENCIAS  PREVISTAS POR ÉSTA FRACCIÓN</t>
-[...1 lines deleted...]
-  <si>
     <t>IMMUJER</t>
+  </si>
+  <si>
+    <t>CONFORME A LO ORDENADO POR EL NUMERAL NOVENO FRACCIÓN V APARTADO 1 DE  LOS LINEAMIENTOS GENERALES PARA LA PUBLICACIÓN DE LA INFORMACIÓN DE LAS OBLIGACIONES ESTABLECIDAS EN LA LEY NÚMERO 250 DE TRANSPARENCIA Y ACCESO A LA INFORMACIÓN PÚBLICA PARA EL ESTADO DE VERACRUZ DE IGNACIO DE LA LLAVE, QUE DEBEN DE DIFUNDIR LOS SUJETOS OBLIGADOS EN LOS PORTALES DE INTERNET Y EN LA PLATAFORMA NACIONAL DE TRANSPARENCIA, SE INFORMA QUE DURANTE ESTE PERIODO EL EJERCICIO 2026 ÉSTE SUJETO OBLIGADO NO EJERCIÓ  LAS FACULTADES, FUNCIONES Y COMPETENCIAS  PREVISTAS POR ÉSTA FRACCIÓN</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
@@ -594,51 +594,51 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:Q8"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="L2" workbookViewId="0">
-      <selection activeCell="P8" sqref="P8"/>
+      <selection activeCell="Q8" sqref="Q8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="38.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="45.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="26.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="28.5703125" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="43.42578125" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="47.5703125" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="73.140625" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="17.5703125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="20.140625" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="8" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" hidden="1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
@@ -848,60 +848,60 @@
       </c>
       <c r="N7" s="1" t="s">
         <v>45</v>
       </c>
       <c r="O7" s="1" t="s">
         <v>46</v>
       </c>
       <c r="P7" s="1" t="s">
         <v>47</v>
       </c>
       <c r="Q7" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="8" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A8">
         <v>2026</v>
       </c>
       <c r="B8" s="2">
         <v>46113</v>
       </c>
       <c r="C8" s="2">
         <v>46203</v>
       </c>
       <c r="N8" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="O8" s="2">
         <v>46203</v>
       </c>
       <c r="P8" s="2">
         <v>46214</v>
       </c>
       <c r="Q8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A6:Q6"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="D2:F2"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="D3:F3"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>