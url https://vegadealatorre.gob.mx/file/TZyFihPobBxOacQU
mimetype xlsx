--- v0 (2026-07-31)
+++ v1 (2026-09-16)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\PC\Downloads\2do trimestre\JUIDICO\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\2DO TRIMESTRE\16 JURIDICO\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5CB5A349-8663-4A4B-9A28-50CB60C174F9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{18E5F0AF-CB6C-462C-A66C-DB31935118F3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="21840" windowHeight="13140" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Reporte de Formatos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="45">
   <si>
     <t>50766</t>
   </si>
   <si>
     <t>TÍTULO</t>
   </si>
   <si>
     <t>NOMBRE CORTO</t>
   </si>
   <si>
     <t>DESCRIPCIÓN</t>
   </si>
   <si>
@@ -147,54 +147,54 @@
   <si>
     <t>Comisión</t>
   </si>
   <si>
     <t>Duración de la comisión</t>
   </si>
   <si>
     <t>Monto de la asignación de viáticos</t>
   </si>
   <si>
     <t>Hipervínculo del documento que respalda la comisión.</t>
   </si>
   <si>
     <t>Área(s) responsable(s) que genera(n), posee(n), publica(n) y actualizan la información</t>
   </si>
   <si>
     <t>Fecha de validación</t>
   </si>
   <si>
     <t>Fecha de Actualización</t>
   </si>
   <si>
     <t>Nota</t>
   </si>
   <si>
-    <t>NO SE A GENERADO INFORMACIÓN, EN VIRTUD DE QUE NO HAY REGISTRO DE PERSONAS SERVIDORAS PUBLICAS  QUE HAYAN SIDO COMICIONADAS DURANTE ESTE SEGUNDO TRIMESTRE 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>JURIDICO</t>
+  </si>
+  <si>
+    <t>NO SE A GENERADO INFORMACIÓN, EN VIRTUD DE QUE NO HAY REGISTRO DE PERSONAS SERVIDORAS PUBLICAS  QUE HAYAN SIDO COMICIONADAS DURANTE ESTE PERIODO 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
     </font>
@@ -227,56 +227,56 @@
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -554,109 +554,109 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="J2" workbookViewId="0">
-      <selection activeCell="K8" sqref="K8"/>
+      <selection activeCell="N8" sqref="N8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="38.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="35.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="43.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="8.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="21" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="46.28515625" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="73.140625" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="17.5703125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="20.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" hidden="1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A2" s="2" t="s">
+      <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="3"/>
-[...1 lines deleted...]
-      <c r="D2" s="2" t="s">
+      <c r="B2" s="4"/>
+      <c r="C2" s="4"/>
+      <c r="D2" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="E2" s="3"/>
-[...1 lines deleted...]
-      <c r="G2" s="2" t="s">
+      <c r="E2" s="4"/>
+      <c r="F2" s="4"/>
+      <c r="G2" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="H2" s="3"/>
-      <c r="I2" s="3"/>
+      <c r="H2" s="4"/>
+      <c r="I2" s="4"/>
     </row>
     <row r="3" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A3" s="4" t="s">
+      <c r="A3" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="3"/>
-[...1 lines deleted...]
-      <c r="D3" s="4" t="s">
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E3" s="3"/>
-[...1 lines deleted...]
-      <c r="G3" s="4" t="s">
+      <c r="E3" s="4"/>
+      <c r="F3" s="4"/>
+      <c r="G3" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="H3" s="3"/>
-      <c r="I3" s="3"/>
+      <c r="H3" s="4"/>
+      <c r="I3" s="4"/>
     </row>
     <row r="4" spans="1:14" hidden="1" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>8</v>
       </c>
       <c r="D4" t="s">
         <v>7</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>7</v>
       </c>
       <c r="G4" t="s">
         <v>9</v>
       </c>
       <c r="H4" t="s">
         <v>7</v>
@@ -703,132 +703,132 @@
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
         <v>22</v>
       </c>
       <c r="J5" t="s">
         <v>23</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
       <c r="L5" t="s">
         <v>25</v>
       </c>
       <c r="M5" t="s">
         <v>26</v>
       </c>
       <c r="N5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A6" s="2" t="s">
+      <c r="A6" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="B6" s="3"/>
-[...11 lines deleted...]
-      <c r="N6" s="3"/>
+      <c r="B6" s="4"/>
+      <c r="C6" s="4"/>
+      <c r="D6" s="4"/>
+      <c r="E6" s="4"/>
+      <c r="F6" s="4"/>
+      <c r="G6" s="4"/>
+      <c r="H6" s="4"/>
+      <c r="I6" s="4"/>
+      <c r="J6" s="4"/>
+      <c r="K6" s="4"/>
+      <c r="L6" s="4"/>
+      <c r="M6" s="4"/>
+      <c r="N6" s="4"/>
     </row>
     <row r="7" spans="1:14" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A7" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>34</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>35</v>
       </c>
       <c r="H7" s="1" t="s">
         <v>36</v>
       </c>
       <c r="I7" s="1" t="s">
         <v>37</v>
       </c>
       <c r="J7" s="1" t="s">
         <v>38</v>
       </c>
       <c r="K7" s="1" t="s">
         <v>39</v>
       </c>
       <c r="L7" s="1" t="s">
         <v>40</v>
       </c>
       <c r="M7" s="1" t="s">
         <v>41</v>
       </c>
       <c r="N7" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A8">
         <v>2026</v>
       </c>
-      <c r="B8" s="5">
+      <c r="B8" s="2">
         <v>46113</v>
       </c>
-      <c r="C8" s="5">
+      <c r="C8" s="2">
         <v>46203</v>
       </c>
       <c r="K8" t="s">
+        <v>43</v>
+      </c>
+      <c r="L8" s="2">
+        <v>46113</v>
+      </c>
+      <c r="M8" s="2">
+        <v>46233</v>
+      </c>
+      <c r="N8" t="s">
         <v>44</v>
-      </c>
-[...7 lines deleted...]
-        <v>43</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A6:N6"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="D2:F2"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="D3:F3"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>