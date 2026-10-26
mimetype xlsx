--- v0 (2026-04-25)
+++ v1 (2026-10-26)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
-  <workbookPr defaultThemeVersion="202300"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/71cf9343448e8af6/UNIDAD DE TRANSPARENCIA 2026-2029/2. OBLICACIONES DE TRANSPARENCIA/SIPOT 2026/1ER PERIODO/JURIDICO/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\2DO TRIMESTRE\16 JURIDICO\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1" documentId="13_ncr:1_{C86414DF-2086-42C4-82BB-CAE4D8FF4D76}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{AB946630-1493-4EBE-907B-5786AD34F422}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{61BB63E7-D898-4B95-BB44-536BF4A92053}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="21840" windowHeight="13140" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Reporte de Formatos" sheetId="1" r:id="rId1"/>
     <sheet name="Hidden_1" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="Hidden_17">Hidden_1!$A$1:$A$37</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="84">
   <si>
     <t>49978</t>
   </si>
   <si>
     <t>TÍTULO</t>
   </si>
   <si>
     <t>NOMBRE CORTO</t>
   </si>
   <si>
     <t>DESCRIPCIÓN</t>
@@ -269,80 +269,78 @@
   <si>
     <t>Relatoría Especial Asuntos de la Mujer</t>
   </si>
   <si>
     <t>Relatoría Especial Derech Pers Privadas Libertad</t>
   </si>
   <si>
     <t>Relatoría Derechos Personas LGBTI</t>
   </si>
   <si>
     <t>Relatoría Derechos Personas Afro-descendientes</t>
   </si>
   <si>
     <t>Relatoría Derechos Pueblos Indígenas</t>
   </si>
   <si>
     <t>Relatoría Defensores(ras) Derechos Humanos</t>
   </si>
   <si>
     <t>Relatoría Derechos de la Niñez</t>
   </si>
   <si>
     <t>Otro (especifique)</t>
   </si>
   <si>
-    <t xml:space="preserve">CONFORME A LO ORDENADO POR EL NUMERAL NOVENO FRACCIÓN V APARTADO 1 DE  LOS LINEAMIENTOS GENERALES PARA LA PUBLICACIÓN DE LA INFORMACIÓN DE LAS OBLIGACIONES ESTABLECIDAS EN LA LEY NÚMERO 250 DE TRANSPARENCIA Y ACCESO A LA INFORMACIÓN PÚBLICA PARA EL ESTADO DE VERACRUZ DE IGNACIO DE LA LLAVE, QUE DEBEN DE DIFUNDIR LOS SUJETOS OBLIGADOS EN LOS PORTALES DE INTERNET Y EN LA PLATAFORMA NACIONAL DE TRANSPARENCIA, SE INFORMA QUE DURANTE EL PRIMER TRIMESTRE DEL EJERCICIO 2026 EL DIF MUNICIPAL PERTENECIENTE AL SUJETO OBLIGADO H. AYUNTAMIENTO VEGA DE ALATORRE INFORMAMOS QUE NO SE CUENTA CON UN LISTADO DE LAS RECOMENDACIONES EMITIDAS POR ORGANISMOS INTERNACIONALES </t>
-[...1 lines deleted...]
-  <si>
     <t>JURIDICO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONFORME A LO ORDENADO POR EL NUMERAL NOVENO FRACCIÓN V APARTADO 1 DE  LOS LINEAMIENTOS GENERALES PARA LA PUBLICACIÓN DE LA INFORMACIÓN DE LAS OBLIGACIONES ESTABLECIDAS EN LA LEY NÚMERO 250 DE TRANSPARENCIA Y ACCESO A LA INFORMACIÓN PÚBLICA PARA EL ESTADO DE VERACRUZ DE IGNACIO DE LA LLAVE, QUE DEBEN DE DIFUNDIR LOS SUJETOS OBLIGADOS EN LOS PORTALES DE INTERNET Y EN LA PLATAFORMA NACIONAL DE TRANSPARENCIA, SE INFORMA QUE DURANTE ESTE PERIODO EL EJERCICIO 2026 EL AREA JURIDICA  PERTENECIENTE AL SUJETO OBLIGADO H. AYUNTAMIENTO VEGA DE ALATORRE INFORMAMOS QUE NO SE CUENTA CON UN LISTADO DE LAS RECOMENDACIONES EMITIDAS POR ORGANISMOS INTERNACIONALES </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
-      <name val="Aptos Narrow"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Arial"/>
-      <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
-      <family val="2"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF333333"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFE1E1E1"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
@@ -389,83 +387,83 @@
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -473,51 +471,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -584,65 +582,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -663,86 +661,66 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:O8"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A2" workbookViewId="0">
-      <selection activeCell="A8" sqref="A8"/>
+    <sheetView tabSelected="1" topLeftCell="K2" workbookViewId="0">
+      <selection activeCell="O8" sqref="O8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="38.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="33.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="40.42578125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="33" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="25.42578125" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="56.28515625" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="30.85546875" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="73.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="20" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
@@ -924,63 +902,63 @@
       </c>
       <c r="J7" s="1" t="s">
         <v>39</v>
       </c>
       <c r="K7" s="1" t="s">
         <v>40</v>
       </c>
       <c r="L7" s="1" t="s">
         <v>41</v>
       </c>
       <c r="M7" s="1" t="s">
         <v>42</v>
       </c>
       <c r="N7" s="1" t="s">
         <v>43</v>
       </c>
       <c r="O7" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A8">
         <v>2026</v>
       </c>
       <c r="B8" s="2">
-        <v>46023</v>
+        <v>46113</v>
       </c>
       <c r="C8" s="2">
-        <v>46112</v>
+        <v>46203</v>
       </c>
       <c r="M8" t="s">
+        <v>82</v>
+      </c>
+      <c r="N8" s="2">
+        <v>46233</v>
+      </c>
+      <c r="O8" t="s">
         <v>83</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="D2:F2"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="D3:F3"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="H8:H201" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>Hidden_17</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:A37"/>
   <sheetViews>