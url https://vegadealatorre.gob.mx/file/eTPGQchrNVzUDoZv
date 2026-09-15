--- v0 (2026-07-30)
+++ v1 (2026-09-15)
@@ -6,56 +6,56 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\PC\Downloads\2do trimestre\JURIDICO\YA HECHOS\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\2DO TRIMESTRE\16 JURIDICO\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A26B2F20-D90A-4D79-86AD-1AF085B06B14}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F77A81C1-8C95-4482-97B0-592558EC6614}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="21840" windowHeight="13140" activeTab="5" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="21840" windowHeight="13140" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Reporte de Formatos" sheetId="1" r:id="rId1"/>
     <sheet name="Hidden_1" sheetId="2" r:id="rId2"/>
     <sheet name="Hidden_2" sheetId="3" r:id="rId3"/>
     <sheet name="Hidden_3" sheetId="4" r:id="rId4"/>
     <sheet name="Tabla_453439" sheetId="5" r:id="rId5"/>
     <sheet name="Hidden_1_Tabla_453439" sheetId="6" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="Hidden_1_Tabla_4534394">Hidden_1_Tabla_453439!$A$1:$A$3</definedName>
     <definedName name="Hidden_16">Hidden_1!$A$1:$A$4</definedName>
     <definedName name="Hidden_210">Hidden_2!$A$1:$A$2</definedName>
     <definedName name="Hidden_330">Hidden_3!$A$1:$A$7</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="120">
   <si>
     <t>49972</t>
   </si>
   <si>
@@ -380,63 +380,63 @@
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Nombre(s)</t>
   </si>
   <si>
     <t>Primer apellido</t>
   </si>
   <si>
     <t>Segundo apellido</t>
   </si>
   <si>
     <t>Sexo (catálogo)</t>
   </si>
   <si>
     <t>Hombre</t>
   </si>
   <si>
     <t>Mujer</t>
   </si>
   <si>
     <t>No binario</t>
   </si>
   <si>
-    <t>CONFORME A LO ORDENADO POR EL NUMERAL NOVENO FRACCIÓN V APARTADO 1 DE  LOS LINEAMIENTOS GENERALES PARA LA PUBLICACIÓN DE LA INFORMACIÓN DE LAS OBLIGACIONES ESTABLECIDAS EN LA LEY NÚMERO 250 DE TRANSPARENCIA Y ACCESO A LA INFORMACIÓN PÚBLICA PARA EL ESTADO DE VERACRUZ DE IGNACIO DE LA LLAVE, QUE DEBEN DE DIFUNDIR LOS SUJETOS OBLIGADOS EN LOS PORTALES DE INTERNET Y EN LA PLATAFORMA NACIONAL DE TRANSPARENCIA, SE INFORMA QUE DURANTE EL PRIMER TRIMESTRE DEL EJERCICIO 2026 EL DIF MUNICIPAL PERTENECIENTE AL SUJETO OBLIGADO H. AYUNTAMIENTO VEGA DE ALATORRE INFORMAMOS QUE NO SE RECIBIERON RECOMENDACIONES DERECHOS HUMANOS Y/O RECOMENDACIONES DE ORGANISMOS GARANTES DE DERECHOS HUMANOS</t>
-[...1 lines deleted...]
-  <si>
     <t>ITZEL GUADALUPE</t>
   </si>
   <si>
     <t>HERNÁNDEZ</t>
   </si>
   <si>
     <t>RIVERA</t>
   </si>
   <si>
     <t>JURIDICO</t>
+  </si>
+  <si>
+    <t>CONFORME A LO ORDENADO POR EL NUMERAL NOVENO FRACCIÓN V APARTADO 1 DE  LOS LINEAMIENTOS GENERALES PARA LA PUBLICACIÓN DE LA INFORMACIÓN DE LAS OBLIGACIONES ESTABLECIDAS EN LA LEY NÚMERO 250 DE TRANSPARENCIA Y ACCESO A LA INFORMACIÓN PÚBLICA PARA EL ESTADO DE VERACRUZ DE IGNACIO DE LA LLAVE, QUE DEBEN DE DIFUNDIR LOS SUJETOS OBLIGADOS EN LOS PORTALES DE INTERNET Y EN LA PLATAFORMA NACIONAL DE TRANSPARENCIA, SE INFORMA QUE DURANTE EL PERIODO EL EJERCICIO 2026 EL AREA JURIDICA PERTENECIENTE AL SUJETO OBLIGADO H. AYUNTAMIENTO VEGA DE ALATORRE INFORMAMOS QUE NO SE RECIBIERON RECOMENDACIONES DERECHOS HUMANOS Y/O RECOMENDACIONES DE ORGANISMOS GARANTES DE DERECHOS HUMANOS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
@@ -820,52 +820,52 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AK8"/>
   <sheetViews>
-    <sheetView topLeftCell="A2" workbookViewId="0">
-      <selection activeCell="A9" sqref="A9"/>
+    <sheetView tabSelected="1" topLeftCell="AI2" workbookViewId="0">
+      <selection activeCell="AK8" sqref="AK8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="38.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="35" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="23.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="20.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="51.28515625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="31" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="34.140625" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="82.28515625" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="41.42578125" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="46.85546875" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="55.85546875" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="77" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="99.140625" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="46.85546875" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="53.7109375" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="45.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="58.42578125" bestFit="1" customWidth="1"/>
@@ -1298,57 +1298,57 @@
       </c>
       <c r="AI7" s="2" t="s">
         <v>87</v>
       </c>
       <c r="AJ7" s="2" t="s">
         <v>88</v>
       </c>
       <c r="AK7" s="2" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="8" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A8">
         <v>2026</v>
       </c>
       <c r="B8" s="3">
         <v>46113</v>
       </c>
       <c r="C8" s="3">
         <v>46203</v>
       </c>
       <c r="V8">
         <v>1</v>
       </c>
       <c r="AI8" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="AJ8" s="3">
         <v>46233</v>
       </c>
       <c r="AK8" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A6:AK6"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="D2:F2"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="D3:F3"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <dataValidations count="3">
     <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="G8:G27" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>Hidden_16</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="K8:K27" xr:uid="{00000000-0002-0000-0000-000001000000}">
       <formula1>Hidden_210</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="AE8:AE27" xr:uid="{00000000-0002-0000-0000-000002000000}">
       <formula1>Hidden_330</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
@@ -1503,77 +1503,77 @@
         <v>106</v>
       </c>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
         <v>107</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>108</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
+        <v>115</v>
+      </c>
+      <c r="C4" t="s">
         <v>116</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="E4" t="s">
         <v>113</v>
       </c>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="E4:E169" xr:uid="{00000000-0002-0000-0400-000000000000}">
       <formula1>Hidden_1_Tabla_4534394</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:A3"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>114</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">