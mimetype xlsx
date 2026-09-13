--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -2,81 +2,76 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
-  <workbookPr defaultThemeVersion="202300"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\IVAI OP\IVAI OP 2 TRIMESTRE\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\2DO TRIMESTRE\15 SECRETARIA\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6015A64B-5F9A-4F03-AFE3-B4EE833DAED0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A0BE5FE9-B60C-4419-9DAE-8372AC49C248}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11160" activeTab="5" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="21840" windowHeight="13140" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Reporte de Formatos" sheetId="1" r:id="rId1"/>
     <sheet name="Hidden_1" sheetId="2" r:id="rId2"/>
     <sheet name="Hidden_2" sheetId="3" r:id="rId3"/>
     <sheet name="Hidden_3" sheetId="4" r:id="rId4"/>
     <sheet name="Hidden_4" sheetId="5" r:id="rId5"/>
     <sheet name="Tabla_590167" sheetId="6" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="Hidden_13">Hidden_1!$A$1:$A$8</definedName>
     <definedName name="Hidden_28">Hidden_2!$A$1:$A$3</definedName>
     <definedName name="Hidden_312">Hidden_3!$A$1:$A$3</definedName>
     <definedName name="Hidden_424">Hidden_4!$A$1:$A$2</definedName>
   </definedNames>
   <calcPr calcId="0"/>
-  <extLst>
-[...3 lines deleted...]
-  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="150" uniqueCount="113">
   <si>
     <t>49824</t>
   </si>
   <si>
     <t>TÍTULO</t>
   </si>
   <si>
     <t>NOMBRE CORTO</t>
   </si>
   <si>
     <t>DESCRIPCIÓN</t>
   </si>
   <si>
     <t>Las concesiones, contratos, convenios, permisos, licencias o autorizaciones otorgadas</t>
   </si>
   <si>
     <t>LTAIPVIL15XXVII</t>
   </si>
   <si>
     <t xml:space="preserve">La información de cualquier tipo de concesión, contratos, convenios, permisos, licencias o autorizaciones otorgados, de acuerdo con sus atribuciones. La información se organizará por acto jurídico y publicarse a partir de la fecha en la que éste inició. </t>
@@ -364,63 +359,63 @@
   <si>
     <t>CONSTRUCCION PAVIMENTACION DE CONCRETO HIDRAULICO EN LA CALLE GUTIERREZ ZAMORA ENTRE NICOLAS BRAVO Y MIGUEL HIDALGO DE LA LOCALIDAD DE EMILIO CARRANZA MUNICIPIO DE VEGA DE ALATORRE</t>
   </si>
   <si>
     <t>REHABILITACION DE VARIAS CALLES AL TEPE,AURACARIAS,LUIS DONALDO COLOSIO,ABEDUL,LOS PINOS,CASTAÑO Y CALLES SIN NOMBRE 1,2,3 Y 4 DE LA LOCALIDAD DE VEGA DE ALATORRE</t>
   </si>
   <si>
     <t>ADJUDICACION EN TERMINOS DE LOS DISPUESTO EN LOS ARTICULOS 34,35 FRACCIÓN XXXVI</t>
   </si>
   <si>
     <t xml:space="preserve">H. AYUNTAMIENTO Y CONTRATISTA </t>
   </si>
   <si>
     <t>LORENA</t>
   </si>
   <si>
     <t>GONZALEZ</t>
   </si>
   <si>
     <t>LORENA GONZALEZ</t>
   </si>
   <si>
     <t>ANA DELIA HUESCA GARCIA</t>
   </si>
   <si>
-    <t>OBRAS PUBLICAS</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">LORENA </t>
   </si>
   <si>
     <t>ANA DELIA</t>
   </si>
   <si>
     <t>HUESCA</t>
   </si>
   <si>
     <t>GARCIA</t>
+  </si>
+  <si>
+    <t>SECRETARIA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
     </font>
@@ -829,52 +824,52 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AC9"/>
   <sheetViews>
-    <sheetView topLeftCell="A2" workbookViewId="0">
-      <selection activeCell="A10" sqref="A10:XFD97"/>
+    <sheetView tabSelected="1" topLeftCell="Z2" workbookViewId="0">
+      <selection activeCell="AB9" sqref="AB9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="38.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="80" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="34.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="46.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="47.5703125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="42.5703125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="60" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="63.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="65.5703125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="58.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="62.140625" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="46" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="38" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="39.5703125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="63.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="55.140625" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="55.42578125" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="77.140625" bestFit="1" customWidth="1"/>
@@ -1261,113 +1256,113 @@
       <c r="K8" t="s">
         <v>105</v>
       </c>
       <c r="M8" t="s">
         <v>87</v>
       </c>
       <c r="N8" t="s">
         <v>106</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="P8" s="3">
         <v>46141</v>
       </c>
       <c r="Q8" s="3">
         <v>46234</v>
       </c>
       <c r="T8">
         <v>1821994.57</v>
       </c>
       <c r="Y8" t="s">
         <v>90</v>
       </c>
       <c r="AA8" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="AB8" s="3">
         <v>46224</v>
       </c>
     </row>
     <row r="9" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A9">
         <v>2026</v>
       </c>
       <c r="B9" s="3">
         <v>46113</v>
       </c>
       <c r="C9" s="3">
         <v>46203</v>
       </c>
       <c r="D9" t="s">
         <v>76</v>
       </c>
       <c r="E9" t="s">
         <v>99</v>
       </c>
       <c r="F9" t="s">
         <v>101</v>
       </c>
       <c r="G9" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I9" t="s">
         <v>83</v>
       </c>
       <c r="J9" t="s">
+        <v>109</v>
+      </c>
+      <c r="K9" t="s">
         <v>110</v>
       </c>
-      <c r="K9" t="s">
+      <c r="L9" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="M9" t="s">
         <v>87</v>
       </c>
       <c r="N9" t="s">
         <v>107</v>
       </c>
       <c r="O9">
         <v>2</v>
       </c>
       <c r="P9" s="3">
         <v>46160</v>
       </c>
       <c r="Q9" s="3">
         <v>46187</v>
       </c>
       <c r="T9">
         <v>1649920.22</v>
       </c>
       <c r="Y9" t="s">
         <v>90</v>
       </c>
       <c r="AA9" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="AB9" s="3">
         <v>46224</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A6:AC6"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="D2:F2"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="D3:F3"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <dataValidations count="4">
     <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="D8:D113" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>Hidden_13</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="I8:I113" xr:uid="{00000000-0002-0000-0000-000001000000}">
       <formula1>Hidden_28</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="M8:M113" xr:uid="{00000000-0002-0000-0000-000002000000}">
       <formula1>Hidden_312</formula1>
     </dataValidation>
@@ -1493,51 +1488,51 @@
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>90</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:D5"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A3" workbookViewId="0">
+    <sheetView topLeftCell="A3" workbookViewId="0">
       <selection activeCell="A6" sqref="A6:XFD76"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="45" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="49.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="52" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" hidden="1" x14ac:dyDescent="0.25">
       <c r="B1" t="s">
         <v>10</v>
       </c>
       <c r="C1" t="s">
         <v>10</v>
       </c>
       <c r="D1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:4" hidden="1" x14ac:dyDescent="0.25">
       <c r="B2" t="s">
         <v>91</v>
@@ -1546,68 +1541,68 @@
         <v>92</v>
       </c>
       <c r="D2" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
         <v>94</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>95</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>96</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="C4" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
+        <v>109</v>
+      </c>
+      <c r="C5" t="s">
         <v>110</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>