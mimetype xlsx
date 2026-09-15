--- v0 (2026-07-30)
+++ v1 (2026-09-15)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\PC\Downloads\2do trimestre\JUIDICO\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\2DO TRIMESTRE\16 JURIDICO\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BBE46A82-EA47-4080-9F57-3984ECC53A9A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{013D80B3-B09C-4351-A55C-645B729479A3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="21840" windowHeight="13140" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Reporte de Formatos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
   <si>
     <t>49976</t>
   </si>
   <si>
     <t>TÍTULO</t>
   </si>
   <si>
     <t>NOMBRE CORTO</t>
   </si>
   <si>
     <t>DESCRIPCIÓN</t>
   </si>
   <si>
@@ -129,51 +129,51 @@
   <si>
     <t>Fecha en la que se recibió la notificación de la recomendación</t>
   </si>
   <si>
     <t>Número de recomendación</t>
   </si>
   <si>
     <t>Hipervínculo al portal de la CNDH, sección de casos especiales</t>
   </si>
   <si>
     <t>Hipervínculo al buscador de recomendaciones Inter.</t>
   </si>
   <si>
     <t>Área(s) responsable(s) que genera(n), posee(n), publica(n) y actualizan la información</t>
   </si>
   <si>
     <t>Fecha de actualización</t>
   </si>
   <si>
     <t>Nota</t>
   </si>
   <si>
     <t>JURIDICO</t>
   </si>
   <si>
-    <t xml:space="preserve">CONFORME A LO ORDENADO POR EL NUMERAL NOVENO FRACCIÓN V APARTADO 1 DE  LOS LINEAMIENTOS GENERALES PARA LA PUBLICACIÓN DE LA INFORMACIÓN DE LAS OBLIGACIONES ESTABLECIDAS EN LA LEY NÚMERO 250 DE TRANSPARENCIA Y ACCESO A LA INFORMACIÓN PÚBLICA PARA EL ESTADO DE VERACRUZ DE IGNACIO DE LA LLAVE, QUE DEBEN DE DIFUNDIR LOS SUJETOS OBLIGADOS EN LOS PORTALES DE INTERNET Y EN LA PLATAFORMA NACIONAL DE TRANSPARENCIA, SE INFORMA QUE DURANTE EL SEGUNDO TRIMESTRE DEL EJERCICIO 2026 EL DIF MUNICIPAL PERTENECIENTE AL SUJETO OBLIGADO H. AYUNTAMIENTO VEGA DE ALATORRE INFORMAMOS QUE NO SE CUENTA CON UN LISTADO DE LAS RECOMENDACIONES EMITIDAS POR ORGANISMOS INTERNACIONALES </t>
+    <t xml:space="preserve">CONFORME A LO ORDENADO POR EL NUMERAL NOVENO FRACCIÓN V APARTADO 1 DE  LOS LINEAMIENTOS GENERALES PARA LA PUBLICACIÓN DE LA INFORMACIÓN DE LAS OBLIGACIONES ESTABLECIDAS EN LA LEY NÚMERO 250 DE TRANSPARENCIA Y ACCESO A LA INFORMACIÓN PÚBLICA PARA EL ESTADO DE VERACRUZ DE IGNACIO DE LA LLAVE, QUE DEBEN DE DIFUNDIR LOS SUJETOS OBLIGADOS EN LOS PORTALES DE INTERNET Y EN LA PLATAFORMA NACIONAL DE TRANSPARENCIA, SE INFORMA QUE DURANTE ESTE PERIODO EL EJERCICIO 2026 EL AREA JURIDICA PERTENECIENTE AL SUJETO OBLIGADO H. AYUNTAMIENTO VEGA DE ALATORRE INFORMAMOS QUE NO SE CUENTA CON UN LISTADO DE LAS RECOMENDACIONES EMITIDAS POR ORGANISMOS INTERNACIONALES </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
     </font>
@@ -206,56 +206,56 @@
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -533,106 +533,106 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:K8"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="H2" workbookViewId="0">
-      <selection activeCell="J8" sqref="J8"/>
+      <selection activeCell="K8" sqref="K8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="38.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="31.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="53" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="53.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="44.5703125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="73.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="20" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" hidden="1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A2" s="2" t="s">
+      <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="3"/>
-[...1 lines deleted...]
-      <c r="D2" s="2" t="s">
+      <c r="B2" s="4"/>
+      <c r="C2" s="4"/>
+      <c r="D2" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="E2" s="3"/>
-[...1 lines deleted...]
-      <c r="G2" s="2" t="s">
+      <c r="E2" s="4"/>
+      <c r="F2" s="4"/>
+      <c r="G2" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="H2" s="3"/>
-      <c r="I2" s="3"/>
+      <c r="H2" s="4"/>
+      <c r="I2" s="4"/>
     </row>
     <row r="3" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A3" s="4" t="s">
+      <c r="A3" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="3"/>
-[...1 lines deleted...]
-      <c r="D3" s="4" t="s">
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E3" s="3"/>
-[...1 lines deleted...]
-      <c r="G3" s="4" t="s">
+      <c r="E3" s="4"/>
+      <c r="F3" s="4"/>
+      <c r="G3" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="H3" s="3"/>
-      <c r="I3" s="3"/>
+      <c r="H3" s="4"/>
+      <c r="I3" s="4"/>
     </row>
     <row r="4" spans="1:11" hidden="1" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>8</v>
       </c>
       <c r="D4" t="s">
         <v>7</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4" t="s">
         <v>7</v>
       </c>
       <c r="G4" t="s">
         <v>9</v>
       </c>
       <c r="H4" t="s">
         <v>9</v>
@@ -661,113 +661,113 @@
         <v>16</v>
       </c>
       <c r="E5" t="s">
         <v>17</v>
       </c>
       <c r="F5" t="s">
         <v>18</v>
       </c>
       <c r="G5" t="s">
         <v>19</v>
       </c>
       <c r="H5" t="s">
         <v>20</v>
       </c>
       <c r="I5" t="s">
         <v>21</v>
       </c>
       <c r="J5" t="s">
         <v>22</v>
       </c>
       <c r="K5" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A6" s="2" t="s">
+      <c r="A6" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="B6" s="3"/>
-[...8 lines deleted...]
-      <c r="K6" s="3"/>
+      <c r="B6" s="4"/>
+      <c r="C6" s="4"/>
+      <c r="D6" s="4"/>
+      <c r="E6" s="4"/>
+      <c r="F6" s="4"/>
+      <c r="G6" s="4"/>
+      <c r="H6" s="4"/>
+      <c r="I6" s="4"/>
+      <c r="J6" s="4"/>
+      <c r="K6" s="4"/>
     </row>
     <row r="7" spans="1:11" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>29</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>30</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H7" s="1" t="s">
         <v>32</v>
       </c>
       <c r="I7" s="1" t="s">
         <v>33</v>
       </c>
       <c r="J7" s="1" t="s">
         <v>34</v>
       </c>
       <c r="K7" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A8">
         <v>2026</v>
       </c>
-      <c r="B8" s="5">
+      <c r="B8" s="2">
         <v>46174</v>
       </c>
-      <c r="C8" s="5">
+      <c r="C8" s="2">
         <v>46203</v>
       </c>
       <c r="I8" t="s">
         <v>36</v>
       </c>
-      <c r="J8" s="5">
+      <c r="J8" s="2">
         <v>46233</v>
       </c>
       <c r="K8" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A6:K6"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="D2:F2"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="D3:F3"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>